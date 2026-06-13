--- v2 (2026-03-15)
+++ v3 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="835" uniqueCount="392">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -99,50 +99,62 @@
   <si>
     <t>Projeto de Lei Nº 001, de 02 de janeiro de 2025, de autoria do Poder Executivo Municipal, que dispõe sobre a Reorganização da Estrutura Administrativa do Poder Executivo do Município de Coari, revoga às disposições em contrário e dá outras providências</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_n._002-2025_-_autoriza_o_prefeito_a_celebrar_convenios_em_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI MUNICIPAL N. 002, DE 06 DE JANEIRO DE 2025. Autoriza o chefe do Poder Executivo Municipal a celebrar termos de convênios, ajustes e congêneres com a União, governo do Estado, autarquias, empresas públicas, sociedade de economia mista e instituições de crédito, no exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei__3_de_2025_do_executivo001.pdf</t>
   </si>
   <si>
     <t>Institui apoio emergencial destinado às famílias atingidas por eventos climáticos no município de Coari e dá outras providências</t>
   </si>
   <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_n._004-2025_-_fundo_municipal_de_desenvolvimento_sustentavel_-_2025.doc</t>
+  </si>
+  <si>
+    <t>Projeto de Lei nº 004/2025, Institui o Fundo Municipal de Desenvolvimento Sustentável, e dá outras providências.</t>
+  </si>
+  <si>
     <t>272</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/272/peojeto_de_lei_n_05_de_2025__que_contrata_operacao_de_credito001.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nᵒ 005, de 24 de março De 2025, que Poder Executivo Municipal a Contratar Operação de Crédito com o Banco do Brasil S.A, e dá outras providências</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_n._006-2025_-_institui_a_corregedoria-geral_e_a_ouvidoria_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N. 06, DE 19 DE MAIO DE 2025, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE INSTITUI A CORREGEDORIA-GERAL E A OUVIDORIA DA GUARDA MUNICIPAL DE COARI, E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>292</t>
@@ -183,108 +195,540 @@
   <si>
     <t>296</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_10_de_2025__do_poder_executivo004.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS TRIBUTÁRIAS EXCEPCIONAIS DE ENFRENTAMENTO AOS EFEITOS DAS ENCHENTES NO MUNICÍPIO DE COARI/AM, POR MEIO DE REMISSÃO, INCENSÃO E COMPENSAÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO – IPTU, E DÁ OUTRAS PROVIDÊNCIAS, assim também o PROJETO DE LEI Nº 011, DE 08 DE AGOSTO DE 2025. DISPÕE SOBRE O VALOR DOS DÉBITOS JUDICIAIS A SEREM PAGOS MEDIANTE REQUISIÇÃO DE PEQUENO VALOR – RPV, PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE COARI – AM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_11_de_2025__do_poder_executivo001.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DOS DÉBITOS JUDICIAIS A SEREM PAGOS MEDIANTE REQUISIÇÃO DE PEQUENO VALOR – RPV, PELA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE COARI – AM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/312/012.autografo_n._012_que_aprova_o_projeto_de_lei__municipal_n._012_de_2025_do_poder_executivo.docx</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÕES DE CRÉDITO COM INSTITUIÇÕES FINANCEIRAS NACIONAIS, COM A GARANTIA DA UNIÃO, DESTINADAS AO FUNDO MUNICIPAL DE INVESTIMENTO URBANO E RURAL (FMIIUR), E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_de_lei_013_de_2025_do_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 013, DE 24 DE SETEMBRO DE 2025. ACRESCENTA SERVIDORES AO ANEXO VI DA LEI MUNICIPAL N. 710/2018</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA OS EXERCÍCIOS 2026 A 2029 DO MUNICÍPIO DE COARI</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/322/projeto_de_lei_n._015_de_2025_do_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 015, DE 06 DE OUTUBRO. AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_municipal_n._16_de_30_de_stembro_de_2025_sobre_o_orcamento_de__2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROPOSTA ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO DE 2026 DO MUNICÍPIO DE COARI.</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_municipal_no_017_de_16_de_dezembro_de_2025._do_poder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o ordenamento, o licenciamento e a fiscalização de estruturas flutuantes e do serviço de transporte fluvial remunerado de passageiros em embarcações de pequeno porte, no espelho d'água da orla urbana do Município de Coari.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_municipal_n.18_de_18_de_dezembro_de_2025_consignado_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 018, DE 16 DE DEZEMBRO DE 2025. Dispõe sobre os procedimentos administrativos para a consignação em folha de pagamento dos servidores públicos dos Poderes Executivo e Legislativo do Município de Coari.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_municipal_no_19_de_16_de_dezembro_de_2025_-_clima.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 19, DE 16 DE DEZEMBRO DE 2025. Institui a Política Municipal de Ação Climática de Coari-AM, estabelece princípios, diretrizes, instrumentos e mecanismos de governança para o enfrentamento da crise climática.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_municipal_no_20_de_16_de_dezembro_de_2025_sobre_esportes.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 20, DE 16 DE DEZEMBRO DE 2025.Institui a Política Municipal de Esporte do Município de Coari, cria o Sistema Municipal de Esporte, composto pelo Conselho e pelo Fundo Municipal de Esporte</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_municipal_no_21_de_16_de_dezembro_de_2025_-_turismo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 21, DE 16 DE DEZEMBRO DE 2025. Institui a Política Municipal de Turismo do Município de Coari e o Sistema Municipal de Turismo, composto pelo Conselho Municipal de Turismo (COMTUR) e pelo Fundo Municipal de Turismo (FUMTUR),.</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_municipal_no_22_de_16_de_dezembro_de_2025_-_convenios.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 22, DE 16 DE DEZEMBRO DE 2025. Autoriza o Chefe do Poder Executivo Municipal a celebrar convênios e instrumentos congêneres, na forma que especifica</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_municipal_no_23_de_16_de_dezembro_de_2025_altera_conselho_ciencia_e_tec.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 23, DE 16 DE DEZEMBRO DE 2025, Altera o art. 5º da Lei Municipal nº 739, de 12 de agosto de 2020, que dispõe sobre o Conselho Municipal de Inovação, Ciência e Tecnologia de Coari – CMICT.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/356/0_projeto_de_lei_municipal_no_24_de_16_de_dezembro_de_2025_do_poder_executivo_smitc_.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 24, DE 16 DE DEZEMBRO DE 2025, Institui a Secretaria Municipal de Ciência, Tecnologia e Inovação do Município de Coari – SMITC, define suas competências, estrutura mínima, natureza como Instituição Científica, Tecnológica e de Inovação – ICT pública municipal, e dispõe sobre sua atuação em atividades de Pesquisa, Desenvolvimento e Inovação – PD&amp;I</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_municipal_no_25_de_16_de_dezembro_de_2025_-_aguas_de_coari.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 25, DE 16 DE DEZEMBRO DE 2025, Altera a Lei Municipal nº 506, de 28 de janeiro de 2008, que criou a Companhia de Água, Esgoto e Saneamento Básico de Coari – CAESC</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_municipal_no_27_de_16_de_dezembro_de_2025-_agencia_coari.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 27, DE 16 DE DEZEMBRO DE 2025, que Institui a Agência Coari de Desenvolvimento e Inovação.</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>CCJ - Comissão de Constituição e Justiça</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_municipal_no_28_de_16_de_dezembro_de_2025-_programa_de_renda.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 028, DE 16 DE DEZEMBRO DE 2025. Institui o Programa Coari Mais Renda no Âmbito do Município de Coari;</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_municipal_no_29_de_16_de_dezembro_de_2025__programa_institui_o_programa_coari_jovem_aprendiz.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI MUNICIPAL Nº 029, DE 16 DE DEZEMBRO DE 2025. Institui o Programa Coari Jovem Aprendiz;</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_n_30_de_2025_do_poder_executivo_sobre__pl_tfd.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 30, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que regulamenta o Tratamento Fora de Domicílio (TFD) no âmbito do Sistema Único de Saúde (SUS) no Município de Coari, Estado do Amazonas.</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_municipal_no_31_de_22_de_dezembro_de_2025-_residuos_solidos.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 31, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Institui a Política Municipal de Gestão Integrada de Resíduos Sólidos de Coari-AM, em consonância com a Política Nacional de Resíduos Sólidos (Lei Federal nº 12.305/2010) e o Marco Legal do Saneamento Básico (Lei Federal nº 14.026/2020), dispõe sobre seus princípios, objetivos e instrumentos, estabelece a Taxa de Coleta, Manejo e Destinação Final de Resíduos Sólidos – TMRSU, cria o Fundo Municipal de Resíduos Sólidos – FMRS</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_municipal_no_32_de_22_de_dezembro_de_2025-_licenciamento_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>o Projeto de Lei Municipal nº 32, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Institui as taxas de licenciamento ambiental no Município de Coari-AM.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_municipal_no_33_de_22_de_dezembro_de_2025-_coari_polo_coari_desenvolvimento.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 33, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal,  que Institui a Lei de Incentivo ao Desenvolvimento Econômico e Tecnológico do Município de Coari, cria o Programa Municipal “Polo Coari – Desenvolvimento e Inovação”, integra sua execução à Agência Coari de Desenvolvimento e Inovação (Lei Municipal nº 893/2025).</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_municipal_no_34_de_22_de_dezembro_de_2025-_rpv.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 34, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Dispõe sobre a definição de obrigação de pequeno valor para os fins do disposto no art. 100, §§ 3º e 4º, da Constituição Federal, no âmbito do Município de Coari-AM.</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_municipal_no_35_de_22_de_dezembro_de_2025-_morar_com_dignidade.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 35, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Institui o Programa Municipal “Morar com dignidade”, estabelece as modalidades de doação de lotes urbanos e de unidades habitacionais construídas</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_municipal_no_36_de_22_de_dezembro_de_2025-_coari_morar_melhor.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 36, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Institui o Programa Municipal “Coari Casa melhor”, destinado à reforma de moradias de famílias em situação de vulnerabilidade social.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_municipal_no_37_de_22_de_dezembro_de_2025-_coari_moradia_segura.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 37, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Institui o Programa Municipal “Coari Moradia Segura”, dispõe sobre a oferta de Assistência Técnica Pública e Gratuita para Habitação de Interesse Social.</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_municipal_no_38_de_22_de_dezembro_de_2025-_coari_moradia_temporaria_-_aluguel_social.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 38, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Institui o Programa Municipal Coari Moradia Temporária (Aluguel Social), destinado ao auxílio financeiro para pagamento de aluguel residencial a famílias em situação de vulnerabilidade social e risco habitacional.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no_29_de_16_de_dezembro_de_2025-_programa_institui_o_programa_coari_jovem_aprendiz.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal nº 39, de 22 de dezembro de 2025, de autoria do Poder Executivo Municipal, que Institui e regulamenta a concessão de benefícios eventuais no âmbito da Política Municipal de Assistência Social de Coari, em consonância com a legislação federal vigente.</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_complementar_municipal_no_26_de_16_de_dezembro_de_2025_-_altera_codigo_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR MUNICIPAL Nº 26, DE 16 DE DEZEMBRO DE 2025, Altera, acrescenta e revoga dispositivos da Lei Complementar Municipal nº 001, de 11 de fevereiro de 2005, que institui o Código Ambiental do Município de Coari, para adequá-la à legislação federal superveniente e modernizar a gestão ambiental municipal,</t>
+  </si>
+  <si>
     <t>267</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
-  </si>
-[...1 lines deleted...]
-    <t>CCJ - Comissão de Constituição e Justiça</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/267/parecer_conjunto_n._001_de_2025__ao__projeto_de_lei_municipal_n._001__de_2025_do_poder_executivo.pdf</t>
   </si>
   <si>
     <t>PARECER EM CONJUNTO DAS COMISSÕES PERMANENTES DE CONSTITUIÇÃO E JUSTIÇA, FINANÇAS E ORÇAMENTO E REDAÇÃO._x000D_
 AO PROJETO DE LEI MUNICIPAL Nᵒ 001,  DE 02 DE JANEIRO DE 2025 DE AUTORIA: PODER EXECUTIVO MUNICIPAL DE COARI._x000D_
 DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO DO MUNICÍPIO DE COARI, REVOGA ÀS DISPOSIÇÕES EM CONTRÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/269/parecer_conjunto_n._003_ao__projeto_de_lei__n._2e_2025_sobre_convenios.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERMANENTES DE CONSTITUIÇÃO E JUSTIÇA, FINANÇAS E ORÇAMENTO E REDAÇÃO._x000D_
 AO  DE LEI MUNICIPAL N. 002, DE 02 DE JANEIRO DE 2025. AUTORIA: Poder Executivo Municipal de Coari._x000D_
 PARECER CONJUNTO N. 003/2025-CMC  Autoriza o chefe do Poder Executivo Municipal a celebrar termos de convênios, ajustes e congêneres com a União, governo do Estado, autarquias, empresas públicas, sociedade de economia mista e instituições de crédito, no exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/271/parecer_03_de_2025001.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto das comissões Constituição e Justiça, Finanças e Orçamento e Redação ao Projeto de Lei n. 03 de 2025, do Poder Executivo Municipal  que Institui apoio emergencial destinado às famílias atingidas por eventos climáticos no Município de Coari.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/273/parecer_conjunto_n._007_ao__projeto_de_lei_n._005_de_2025__sobre_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/287/parecer_conjunto_n._009_ao__projeto_de_lei_n._006_de_2025__que_institui_a_corregedora_e_ouvidoria_da_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Trata-se do Projeto de Lei Nᵒ 006, de 19 de maio de 2025, que Institui a Corregedoria-Geral e a Ouvidoria da Guarda Municipal de Coari, e dá outras providências.</t>
   </si>
   <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>PARECER PLERIMINAR DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI MUNICIPAL N. 014 DE 2025, QUE DISPÕES SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2026 A 2029 DO MUNICÍPIO DE COARI.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PARECER PRELIMINAR AO PROJETO DE LEI MUNICIPAL DA PROPOSTA ORÇAMENTÁRIA DO MUNICÍPIO DE COARI PARA O EXERCÍCIO DE 2026</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao Projeto de Lei n. 017 de 2025 do Poder Executivo que Dispõe sobre o ordenamento, o licenciamento e a fiscalização de estruturas flutuantes e do serviço de transporte fluvial remunerado de passageiros em embarcações de pequeno porte, no espelho d'água da orla urbana do Município de Coari.</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>Parecer Favorável a aprovação do PROJETO DE LEI MUNICIPAL Nº 018, DE 16 DE DEZEMBRO DE 2025. Dispõe sobre os procedimentos administrativos para a consignação em folha de pagamento dos servidores públicos dos Poderes Executivo e Legislativo do Município de Coari.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>Parecer favorável ao PROJETO DE LEI MUNICIPAL Nº 19, DE 16 DE DEZEMBRO DE 2025. Institui a Política Municipal de Ação Climática de Coari-AM, estabelece princípios, diretrizes, instrumentos e mecanismos de governança para o enfrentamento da crise climática.</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação do PROJETO DE LEI MUNICIPAL Nº 20, DE 16 DE DEZEMBRO DE 2025.Institui a Política Municipal de Esporte do Município de Coari, cria o Sistema Municipal de Esporte, composto pelo Conselho e pelo Fundo Municipal de Esporte</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação ao PROJETO DE LEI MUNICIPAL Nº 21, DE 16 DE DEZEMBRO DE 2025. Institui a Política Municipal de Turismo do Município de Coari e o Sistema Municipal de Turismo, composto pelo Conselho Municipal de Turismo (COMTUR) e pelo Fundo Municipal de Turismo (FUMTUR),.</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação do PROJETO DE LEI MUNICIPAL Nº 22, DE 16 DE DEZEMBRO DE 2025. Autoriza o Chefe do Poder Executivo Municipal a celebrar convênios e instrumentos congêneres, na forma que especifica</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação ao PROJETO DE LEI MUNICIPAL Nº 23, DE 16 DE DEZEMBRO DE 2025, Altera o art. 5º da Lei Municipal nº 739, de 12 de agosto de 2020, que dispõe sobre o Conselho Municipal de Inovação, Ciência e Tecnologia de Coari – CMICT.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação ao PROJETO DE LEI MUNICIPAL Nº 24, DE 16 DE DEZEMBRO DE 2025, Institui a Secretaria Municipal de Ciência, Tecnologia e Inovação do Município de Coari – SMITC, define suas competências, estrutura mínima, natureza como Instituição Científica, Tecnológica e de Inovação – ICT pública municipal, e dispõe sobre sua atuação em atividades de Pesquisa, Desenvolvimento e Inovação – PD&amp;I,.</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação do PROJETO DE LEI MUNICIPAL Nº 25, DE 16 DE DEZEMBRO DE 2025, Altera a Lei Municipal nº 506, de 28 de janeiro de 2008, que criou a Companhia de Água, Esgoto e Saneamento Básico de Coari – CAESC,</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação ao PROJETO DE LEI COMPLEMENTAR MUNICIPAL Nº 26, DE 16 DE DEZEMBRO DE 2025, Altera, acrescenta e revoga dispositivos da Lei Complementar Municipal nº 001, de 11 de fevereiro de 2005, que institui o Código Ambiental do Município de Coari, para adequá-la à legislação federal superveniente e modernizar a gestão ambiental municipal,</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação ao PROJETO DE LEI MUNICIPAL Nº 27, DE 16 DE DEZEMBRO DE 2025, que Institui a Agência Coari de Desenvolvimento e Inovação.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Parecer favorável a aprovação ao PROJETO DE LEI MUNICIPAL Nº 28, DE 16 DE DEZEMBRO DE 2025, que institui o Programa Coari Mais Renda no âmbito do Município de Coari.</t>
+  </si>
+  <si>
     <t>282</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ZEZINHO BASTOS</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_001_de_2025_a_do_vereador_jose_augusto_albuquerque_bastos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 01/2025-CMC-GV-JAAB, DE AUTORIA DO VEREADOR JOSÉ AUGUSTO ALBUQUERQUE BASTOS, QUE INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE UM QUEBRA-MOLA NA RUA MANOEL MARQUES APÓS A LADEIRA QUE DÁ ACESSO A ENTRADA DO BAIRRO GRANDE VITÓRIA, NAS PROXIMIDADES ONDE FUNCIONAVA A CASA DO IDOSO.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_002_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 02/2025-CMC-GV-JAAB, DE AUTORIA DO VEREADOR JOSÉ AUGUSTO ALBUQUERQUE BASTOS, QUE INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE DOIS QUEBRA-MOLAS NA ESTRADA COARI/ITAPÉUA, NAS PROXIMIDADES DO IFAM, NESTA CIDADE.</t>
@@ -325,141 +769,471 @@
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_n_01_de_2025__vereador__henrique_oliveira001.pdf</t>
   </si>
   <si>
     <t>INIDICAÇÃO N. 01/2025-CMC-GV, DE AUTORIA DO VEREADOR PEDRO HENRIQUE SILVA DE OLIVEIRA, INDICANDO AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DA COLETA DE LIXO NOS FLUTUANTES, PALAFITAS E BARCOS QUESE ENCONTREM ATACADOS NA ORLA DO MUNICÍPIO DE COARI</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO DO VEREADOR BACANA</t>
   </si>
   <si>
     <t>BACANA</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no_002_de_2025_do_vereador_bacana_solicitando_a_construcao_de_um_porto_fluvial.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de um estudo técnico para a CONSTRUÇÃO DE UM PORTO FLUVIAL com uma plataforma, na escadaria em frente à cidade de Coari, destinado as embarcações (recreios) que fazem o transportes de passageiros para as comunidades rurais de nosso município.</t>
   </si>
   <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_no_004_2025_do_vereador_bacana_solicitando_a_instalacao_da_casa_do_autista_em_coari.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO a necessidade de um estudo técnico e instalação da (CASA DO AUTISTA) com atendimento especializado para pessoas com Transtorno do Espectro Autista, (TEA), no Município de Coari</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>PLML</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Municipal do Legislativo</t>
+  </si>
+  <si>
+    <t>Componentes da Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/329/o_projeto_de_lei_municipal_da_mesa_diretora_de_n._002_de_2025_que_revogas_a_lei_municipoal_n._842_de_05_de_junho_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a LEI MUNICIPAL 842, DE 05 DE JUNHO DE 2024, que cria a gratificação por desempenho de Atividade Delegada, a ser paga aos Policiais Militares, Policiais Civis, Corpo de Bombeiros e Força de Segurança Geral, nos termos que especifica, por meio de Convênio celebrado com o Governo do Estado do Amazonas, e dá outras providências</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_municipal_n._03_de_02_de_dezembro_de_2025_de_autoria_da_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>RECONHECE A ASSOCIAÇÃO PESTALOZZI DE COARI, COMO UTILIDADE PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>293</t>
   </si>
   <si>
     <t>IDCB</t>
   </si>
   <si>
     <t>INDICAÇÃO DO VEREADOR BACANA</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_003_de_2025_do_vereador_e_bacana_ao_prefeito.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de proceder a construção de uma praça de alimentação com uma área coberta com box equipado com estrutura para atender as pessoas que trabalham com vendas de comidas, na praça em frente à escola Inês de Nazaré Vieira, Bairro Tauamirim, nesta cidade</t>
   </si>
   <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_no_004_2025_do_vereador_bacana_solicitando_a_instalacao_da_casa_do_autista_em_coari.pdf</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_no_006_2025_do_vereador_bacana_solicitando_aproveitamento_das_luminarias_substtuidas_na_cidade_sejam_utilizados_nas_comunidades_rurais.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NO SENTIDO DE UTILIZAR NAS COMUNIDADES RURAIS DE NOSSO MUNICÍPIO AS LUMINÁRIAS EM PERFEITO ESTADO DE CONSERVAÇÃO QUE ESTÃO SENDO SUBSTITUÍDA NA ZONA URBANA DE COARI.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_no_007_de_2025_do_vereador_bacana.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao Prefeito Municipal de Coari, Manoel Adail Amaral Pinheiro que estude a possibilidade da aquisição de um APARELHO DE RESSONÂNCIA MAGNÉTICA para o Hospital Regional de Coari.</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_no_008_de_2025_do_vereador_bacana.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a necessidade da Aquisição de Dois Aparelhos de Hemodiálise para o Hospital Regional de Coari</t>
+  </si>
+  <si>
     <t>288</t>
   </si>
   <si>
     <t>INDOR</t>
   </si>
   <si>
     <t>Indicação do Vereador Orleilson</t>
   </si>
   <si>
     <t>ORLEILSON</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_no_001_de_2025_do_vereador_orleilson__sobre_a_construcao_de_um_matadouro.pdf</t>
   </si>
   <si>
     <t>INDICANDO a necessidade da CONSTRUÇÃO DE UM MATADOURO PÚBLICO no Município de Coari, visando atender às necessidades da população.</t>
   </si>
   <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_004_de_2025_do_vereador_orleilson__sobre_a_iluminacao_no_bairro_sao_sebastiao.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL DE COARI, SENHOR MANOEL ADAIL AMARAL PINHEIRO, A NECESSIDADE DE ILUMINAÇÃO PÚBLICA DA RUA E RAMAL BOM JARDIM, BAIRRO SÃO SEBASTIÃO, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_005_de_2025_do_vereador_orleilson__sobre_a_perfuracao_de_um_poco_artesiano_no_bairro_sao_sebastiiao.pdf</t>
+  </si>
+  <si>
+    <t>QUE INDICA AO PREFEITO MUNICIPAL DE COARI, SENHOR MANOEL ADAIL AMARAL PINHEIRO, A NECESSIDADE DA PERFURAÇÃO DE UM POÇO ARTESIANO NA RUA E RAMAL BOM JARDIM E CIRCUNVIZINHANÇA NO BAIRRO SÃO SEBASTIÃO, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_n_006_de_2025_do_ver_orleilson.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PREFEITO MUNICIPAL DE COARI, SENHOR MANOEL ADAIL AMARAL PINHEIRO, A NECESSIDADE DA INDICANDO A NECESSIDADE DA PAVIMENTAÇÃO ASFÁLTICA DA RUA E RAMAL  BOM JARDIM E CIRCUNVIZINHANÇA NO BAIRRO SÃO SEBASTIÃO, NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_no_007_de_2025_do_vereador_orleilson__sobre_a_construcao_de_uma_praca_de_alimentacao_no_estacionamento_do_centro_cultural.pdf</t>
+  </si>
+  <si>
+    <t>indicando através da secretaria competente, que realize estudo e elaboração de um projeto para a construção de uma Praça de Alimentação, utilizando um espaço do Estacionamento do Centro Cultural, Bairro União, nesta cidade</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_n._009_de_2025_do_vereador_orleilson_de_olivbeiora_lima.pdf</t>
+  </si>
+  <si>
+    <t>indicando que através da Secretaria competente, realize estudo e elaboração de projeto para a construção de um  ALAMBRADO de proteção no acesso que está sobre o ATERRO no Igarapé do Espírito Santo, na Estrada do Contorno, com o intuito de prover a segurança, delimitação da área de acesso dos transeuntes e a prevenção de acidentes (queda) pelas laterais desse aterro sem proteção</t>
+  </si>
+  <si>
     <t>294</t>
   </si>
   <si>
     <t>Indicação do Vereador Zezinho Bastos</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_004_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade da reforma do prédio onde funciona a UNIVERSIDADE ABERTA DO BRASIL (UAB), incluindo o conserto do telhado, pintura e a perfuração de um poço artesiano, ações que visam melhorar as condições físicas do local e garantir o acesso a água potável, localizada à Rua C, Nº 19, Bairro União, nesta Cidade</t>
   </si>
   <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_005a_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a necessidade de determinar a Secretaria Municipal competente para a proibição da comercialização do pescado ou outros produtos na Ponte Roberval Rodrigues, que liga o Centro ao Bairro Chagas Aguiar, nesta cidade;</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_006_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a necessidade de Melhoria no Sistema de Iluminação da Cidade da Criança, situada à Avenida do Turismo, nesta Cidade de Coari;</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_007_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a necessidade da elaboração de um projeto para doação de um imóvel púbico, onde funcionava a FÁBRICA DE AÇÚCAR, localizada à Estrada Coari/Itapéua, neste Município destinada a Associação Protetora de Animais de Coari-APAC</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_008_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf</t>
+  </si>
+  <si>
+    <t>Indicando ao DETRAC, proceder reunião com condutores de TRICICLO CARGO (CAÇAMBINHA) no sentido de orientá-los e adverti-los, sobre a forma como estão dirigindo nas ruas de Coari</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>Indicação do Vereador Edelson Fialho</t>
+  </si>
+  <si>
+    <t>EDELSON FIALHO</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao__001_de_2025_vereador_fialho002.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, após aprovada, a presente indicação, que seja encaminhada e autorizada às Secretarias Municipais de Competência a Construção de uma Unidade Básica de Saúde (UBS) na Vila Lourenço, localizada na Estrada Coari-Mamiá, tendo em vista a grande necessidade da Comunidade e das famílias que ali residem</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao__002_de_2025_vereador_fialho003.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Chefe do Poder Executivo Municipal, após aprovada, que seja encaminhada e autorizada às Secretarias Municipais de Competência a Pavimentação Asfáltica das Ruas da Vila Lourenço, localizada na Estrada Coari-Mamiá, beneficiando assim, toda a população residente na Comunidade</t>
+  </si>
+  <si>
     <t>274</t>
   </si>
   <si>
     <t>Indicação do Vereador José Carlos</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_01_do_vereador_jose_carlos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 01/2025-CMC-GV-FELB-BACANA, DE AUTORIA DO VEREADOR BACANA, INDICANDO AO SECRETÁRIO DE ESTADO DA EDUCAÇÃO DO AMAZONAS, no sentido de estudar a possibilidade de firmar um contrato para que o Ginásio existente ao fundo do prédio da Escola Nossa Senhora do Perpétuo Socorro do Município de Coari, possa ser utilizado para atividade física dos alunos da referida escola.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_02_do_vereador_jose_carlos.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N. 02/2025-CMC-GV-JCFP, DE AUTORIA DO VEREADOR JOSÉ CARLOS, DIRIGIDA AO PREFEITO MUNICIPAL, SENHOR ADAIL PINHEIRO, INDICANDO DE QUE SEJA FEITO A REVITALIZAÇÃO DA ANTIGA ESCOLA JOSÉ MANOEL DE SOUZA NA COMUNIDADE DE ITAPÉUA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Solicita a CAESC, empresa responsável pelo fornecimento de água potável para a população Urbana e Rural, para que façam estudos, com a finalidade em prover a Comunidade Itpéua, este Município,  água potável, consoante a construção de um sistema novo, com a construção de dois tanques, com capacidade para 5.000 litros cada.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_n_04_de_2025_do_vereador_jose_carlos001.pdf</t>
   </si>
   <si>
     <t>INIDICAÇÃO N. 004/2025-CMC-GV-JCFP, DE AUTORIA DO VEREADOR JOSÉ CARLOS, DIRIGIDA AO PREFEITO MUNICIPAL, SENHOR ADAIL PINHEIRO, SUGERINDO E INDICANDO QUE DETERMINE AO SETOR COMPETENTE A FIM DE QUE SEJA FEITA A CONSTRUÇÃO DE UMA ESCADARIA EM FRENTE A COMUNIDADE DO ITAPÉUA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>INIDICAÇÃO N. 005/2025-CMC-GV-JCFP, DE AUTORIA DO VEREADOR JOSÉ CARLOS, DIRIGIDA AO PREFEITO MUNICIPAL, SENHOR ADAIL PINHEIRO, INDICANDO DE QUE SEJA FEITO A CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO NA COMUNIDADE DO ITAPÉUA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>INDICANDO AO PREFEITO MUNICIPAL DE COARI, PARA QUE DETERMINE AO SETOR COMPETENTE DO MUNICÍPIO, A FIM DE QUE SEJA FEITA A CONSTRUÇÃPO DE UMA PRAÇA NA COMUNIDADE ITAPÉUA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao__007_de_2025_vereador_jose_carlos_ferreira_pinheiro.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO AO SENHOR MANOEL ADAIL AMARAL PINHEIRO, PREFEITO MUNICIPAL DE COARI, A NECESSIDADE DE DETERMINAR A SECRETARIA MUNICIPAL COMPETENTE A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NA COMUNIDADE DO BOM JARDIM DO JAPIÍM NO MUNICÍPIO DE COARI.</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>INDICANDO AO SENHOR MANOEL ADAIL AMARAL PINHEIRO PREFEITO MUNICIPAL DE COARI, DETERMINANDO AO SETOR COMPETENTE, A PERFURAÇÃO DE UM POÇO ARTESIANO NA COMUNIDADE DO BOM JARDIM DO JAPIÍM NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>Indicando ao prefeito municipal, para que determine ao setor competente do município, a reforma do Centro Social da Comunidade Bom Jesus do Japiim, neste Município.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>Indicando ao Excelentíssimo Senhor Prefeito Manoel Adail Amaral Pinheiro, que determine ao setor competente desse município a construção de (01) uma Escola Municipal na Vila do Trocarís, nesse município</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n_013_de_2025_do_vereador_jose_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a reforma do prédio onde funciona o Telessaúde de Coari, neste Município</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>MÇ</t>
+  </si>
+  <si>
+    <t>Moção de Pesar do Vereador Zé Carlos</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao__007_de_2025_vereador_jose_carlos_ferreira_pinheiro.pdf</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>Indicação Vereador Júnior do Guarabira</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_n._001_de_2025_do_vereador_junior_do_guarabira.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO A NECESSIDADE DE INSTALÇÃO DE UM SEMÁFORO NO CRUZAMENTO DA RUA DO CONTORNO COM A RUA MANOEL MARQUES</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_n_02_de_2025do_vereador_junior_do_guarabira.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO A NECESSIDADE DE CONSTRUÇÃO DE UMA PONTE DE MADEIRA QUE LIGA O PERA I AO PERA CITY.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_n_003_de_2025_do_vereador_junior.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO A NECESSIDADE DE UMA REFORMA OU CONSTRUÇÃO DE UMA NOVA ESCOLA, PARA A COMUNIDADE DO VENCEDOR DO JACITARA NO LAGO DO MAMIÁ (ESCOLA MUNICIPAL MARIA DE NAZARÉ DA SILVA</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_n._004_de_2025_do_vereador_junior.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO A NECESSIDADE DE MANUTENÇÃO NA ESTRADA COARI – ITAPÉUA</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>IndPH</t>
+  </si>
+  <si>
+    <t>Indicação Henrique Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao__002_de_2025_vereador_henrique_oliveira001.pdf</t>
+  </si>
+  <si>
+    <t>INDICO ao Senhor Prefeito nos termos regimentais, que seja oficiado a secretaria competente, que realize a manutenção no asfalto e iluminação pública na Rua São Pedro, Bairro do Espírito Santo</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao__002_de_2025_vereador_henrique_oliveira001.pdf</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao__003_de_2025_vereador_henrique_oliveira004.pdf</t>
+  </si>
+  <si>
+    <t>INDICANDO AO SENHOR MANOEL ADAIL AMARAL PINHEIRO, PREFEITO MUNICIPAL DE COARI, A NECESSIDADE DE DETERMINAR A SECRETARIA MUNICIPAL COMPETENTE A REFORMA DA QUADRA DE ESPORTE, NO BAIRRO URUCU, AO LADO DA ESCOLA FRANCISCA EVANGELISTA NESTA CIDADE</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>INDRA</t>
+  </si>
+  <si>
+    <t>Indicação Rodrigo Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_n._001_de_2025_do_vereador_rodrigo_alves.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a necessidade da recuperação dos ramais no município de Coari, melhoria da infraestrutura viária, terraplanagem, drenagem, calcariamento e asfaltamento.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_._02_de_2025_do_vereador_rodrigo_alves.pdf</t>
+  </si>
+  <si>
+    <t>Indicando a necessidade de Projeto de perfuração de poço artesiano e instalação de rede de água para as residências da comunidade Nossa Senhora do Perpétuo Socorro da Vila do Camará no Município de Coari-AM.</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>PLMVE</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO VEREADOR EDILSON</t>
+  </si>
+  <si>
+    <t>http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_municipal_n._001_de_2025_de_autoria_do_vereador_edilson_lima.pdf</t>
+  </si>
+  <si>
+    <t>QUE INSTITUI O “DIA MUNICIPAL DOS PROFISSIONAIS DA BELEZA” no Município de Coari, estabelece diretrizes para a sua comemoração e incentiva políticas de valorização e promoção do segmento da beleza e estética.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -763,68 +1537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_n._002-2025_-_autoriza_o_prefeito_a_celebrar_convenios_em_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei__3_de_2025_do_executivo001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/272/peojeto_de_lei_n_05_de_2025__que_contrata_operacao_de_credito001.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_n._006-2025_-_institui_a_corregedoria-geral_e_a_ouvidoria_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei__07_de_2025_do_executivo005.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_n._08_de_2025_do_poder_executivo_sobre_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_10_de_2025__do_poder_executivo004.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_11_de_2025__do_poder_executivo001.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/267/parecer_conjunto_n._001_de_2025__ao__projeto_de_lei_municipal_n._001__de_2025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/269/parecer_conjunto_n._003_ao__projeto_de_lei__n._2e_2025_sobre_convenios.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/271/parecer_03_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/273/parecer_conjunto_n._007_ao__projeto_de_lei_n._005_de_2025__sobre_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/287/parecer_conjunto_n._009_ao__projeto_de_lei_n._006_de_2025__que_institui_a_corregedora_e_ouvidoria_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_001_de_2025_a_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_002_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_n__3_de_2025_do_ver_jose_carlos001.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_06_de_2025__vereador_jose_carlos001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_no_003_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_n_01_de_2025__vereador__henrique_oliveira001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no_002_de_2025_do_vereador_bacana_solicitando_a_construcao_de_um_porto_fluvial.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_003_de_2025_do_vereador_e_bacana_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_no_001_de_2025_do_vereador_orleilson__sobre_a_construcao_de_um_matadouro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_004_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_01_do_vereador_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_02_do_vereador_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_n_04_de_2025_do_vereador_jose_carlos001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_n._002-2025_-_autoriza_o_prefeito_a_celebrar_convenios_em_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/270/projeto_de_lei__3_de_2025_do_executivo001.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/387/projeto_de_lei_n._004-2025_-_fundo_municipal_de_desenvolvimento_sustentavel_-_2025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/272/peojeto_de_lei_n_05_de_2025__que_contrata_operacao_de_credito001.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/285/projeto_de_lei_n._006-2025_-_institui_a_corregedoria-geral_e_a_ouvidoria_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/292/projeto_de_lei__07_de_2025_do_executivo005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/290/projeto_de_lei_n._08_de_2025_do_poder_executivo_sobre_reajuste_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/291/projeto_de_lei_ldo_2024.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/296/projeto_de_lei_n_10_de_2025__do_poder_executivo004.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/297/projeto_de_lei_n_11_de_2025__do_poder_executivo001.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/312/012.autografo_n._012_que_aprova_o_projeto_de_lei__municipal_n._012_de_2025_do_poder_executivo.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/321/projeto_de_lei_013_de_2025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/322/projeto_de_lei_n._015_de_2025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/334/projeto_de_lei_municipal_n._16_de_30_de_stembro_de_2025_sobre_o_orcamento_de__2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/343/projeto_de_lei_municipal_no_017_de_16_de_dezembro_de_2025._do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/345/projeto_de_lei_municipal_n.18_de_18_de_dezembro_de_2025_consignado_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/347/projeto_de_lei_municipal_no_19_de_16_de_dezembro_de_2025_-_clima.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/349/projeto_de_lei_municipal_no_20_de_16_de_dezembro_de_2025_sobre_esportes.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/351/projeto_de_lei_municipal_no_21_de_16_de_dezembro_de_2025_-_turismo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_municipal_no_22_de_16_de_dezembro_de_2025_-_convenios.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_municipal_no_23_de_16_de_dezembro_de_2025_altera_conselho_ciencia_e_tec.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/356/0_projeto_de_lei_municipal_no_24_de_16_de_dezembro_de_2025_do_poder_executivo_smitc_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_municipal_no_25_de_16_de_dezembro_de_2025_-_aguas_de_coari.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/362/projeto_de_lei_municipal_no_27_de_16_de_dezembro_de_2025-_agencia_coari.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/364/projeto_de_lei_municipal_no_28_de_16_de_dezembro_de_2025-_programa_de_renda.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/377/projeto_de_lei_municipal_no_29_de_16_de_dezembro_de_2025__programa_institui_o_programa_coari_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/367/projeto_de_lei_n_30_de_2025_do_poder_executivo_sobre__pl_tfd.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/368/projeto_de_lei_municipal_no_31_de_22_de_dezembro_de_2025-_residuos_solidos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/369/projeto_de_lei_municipal_no_32_de_22_de_dezembro_de_2025-_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/370/projeto_de_lei_municipal_no_33_de_22_de_dezembro_de_2025-_coari_polo_coari_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/371/projeto_de_lei_municipal_no_34_de_22_de_dezembro_de_2025-_rpv.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/372/projeto_de_lei_municipal_no_35_de_22_de_dezembro_de_2025-_morar_com_dignidade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/373/projeto_de_lei_municipal_no_36_de_22_de_dezembro_de_2025-_coari_morar_melhor.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/374/projeto_de_lei_municipal_no_37_de_22_de_dezembro_de_2025-_coari_moradia_segura.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/375/projeto_de_lei_municipal_no_38_de_22_de_dezembro_de_2025-_coari_moradia_temporaria_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/376/projeto_de_lei_municipal_no_29_de_16_de_dezembro_de_2025-_programa_institui_o_programa_coari_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/360/projeto_de_lei_complementar_municipal_no_26_de_16_de_dezembro_de_2025_-_altera_codigo_ambiental.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/267/parecer_conjunto_n._001_de_2025__ao__projeto_de_lei_municipal_n._001__de_2025_do_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/269/parecer_conjunto_n._003_ao__projeto_de_lei__n._2e_2025_sobre_convenios.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/271/parecer_03_de_2025001.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/273/parecer_conjunto_n._007_ao__projeto_de_lei_n._005_de_2025__sobre_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/287/parecer_conjunto_n._009_ao__projeto_de_lei_n._006_de_2025__que_institui_a_corregedora_e_ouvidoria_da_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no_001_de_2025_a_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no_002_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_n__3_de_2025_do_ver_jose_carlos001.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_n_06_de_2025__vereador_jose_carlos001.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_no_003_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_n_01_de_2025__vereador__henrique_oliveira001.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no_002_de_2025_do_vereador_bacana_solicitando_a_construcao_de_um_porto_fluvial.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_no_004_2025_do_vereador_bacana_solicitando_a_instalacao_da_casa_do_autista_em_coari.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/329/o_projeto_de_lei_municipal_da_mesa_diretora_de_n._002_de_2025_que_revogas_a_lei_municipoal_n._842_de_05_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/339/projeto_de_lei_municipal_n._03_de_02_de_dezembro_de_2025_de_autoria_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_no_003_de_2025_do_vereador_e_bacana_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_no_004_2025_do_vereador_bacana_solicitando_a_instalacao_da_casa_do_autista_em_coari.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/324/indicacao_no_006_2025_do_vereador_bacana_solicitando_aproveitamento_das_luminarias_substtuidas_na_cidade_sejam_utilizados_nas_comunidades_rurais.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_no_007_de_2025_do_vereador_bacana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_no_008_de_2025_do_vereador_bacana.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/288/indicacao_no_001_de_2025_do_vereador_orleilson__sobre_a_construcao_de_um_matadouro.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_no_004_de_2025_do_vereador_orleilson__sobre_a_iluminacao_no_bairro_sao_sebastiao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_no_005_de_2025_do_vereador_orleilson__sobre_a_perfuracao_de_um_poco_artesiano_no_bairro_sao_sebastiiao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/320/indicacao_n_006_de_2025_do_ver_orleilson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_no_007_de_2025_do_vereador_orleilson__sobre_a_construcao_de_uma_praca_de_alimentacao_no_estacionamento_do_centro_cultural.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_n._009_de_2025_do_vereador_orleilson_de_olivbeiora_lima.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_no_004_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_no_005a_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_no_006_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_no_007_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_no_008_de_2025_do_vereador_jose_augusto_albuquerque_bastos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/305/indicacao__001_de_2025_vereador_fialho002.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/306/indicacao__002_de_2025_vereador_fialho003.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_no_01_do_vereador_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no_02_do_vereador_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_n_04_de_2025_do_vereador_jose_carlos001.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao__007_de_2025_vereador_jose_carlos_ferreira_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_n_013_de_2025_do_vereador_jose_carlos.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao__007_de_2025_vereador_jose_carlos_ferreira_pinheiro.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/325/indicacao_n._001_de_2025_do_vereador_junior_do_guarabira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_n_02_de_2025do_vereador_junior_do_guarabira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_n_003_de_2025_do_vereador_junior.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_n._004_de_2025_do_vereador_junior.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao__002_de_2025_vereador_henrique_oliveira001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao__002_de_2025_vereador_henrique_oliveira001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao__003_de_2025_vereador_henrique_oliveira004.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_n._001_de_2025_do_vereador_rodrigo_alves.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_._02_de_2025_do_vereador_rodrigo_alves.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.coari.am.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei_municipal_n._001_de_2025_de_autoria_do_vereador_edilson_lima.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="36.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="211.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -930,76 +1704,76 @@
         <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="F6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>39</v>
@@ -1086,619 +1860,2584 @@
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="D13" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>60</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>62</v>
+      </c>
+      <c r="D14" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...14 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="D15" t="s">
-[...8 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>70</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>81</v>
       </c>
-      <c r="B19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
       <c r="H19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>88</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>89</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>38</v>
+        <v>93</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>19</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>106</v>
       </c>
       <c r="H25" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>111</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>112</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B27" t="s">
-[...8 lines deleted...]
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>115</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>117</v>
+      </c>
+      <c r="D28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B28" t="s">
-[...8 lines deleted...]
-      <c r="E28" t="s">
+      <c r="H28" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>120</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>121</v>
+      </c>
+      <c r="D29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" t="s">
         <v>122</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>123</v>
       </c>
       <c r="H29" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>26</v>
+        <v>126</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>14</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>19</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
+        <v>138</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>141</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>142</v>
+      </c>
+      <c r="D34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H34" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>146</v>
+      </c>
+      <c r="D35" t="s">
+        <v>18</v>
+      </c>
+      <c r="E35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H35" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>150</v>
+      </c>
+      <c r="D36" t="s">
+        <v>18</v>
+      </c>
+      <c r="E36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H36" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>153</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>154</v>
+      </c>
+      <c r="D37" t="s">
+        <v>18</v>
+      </c>
+      <c r="E37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>158</v>
+      </c>
+      <c r="D38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H38" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>161</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>162</v>
+      </c>
+      <c r="D39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>166</v>
+      </c>
+      <c r="D40" t="s">
+        <v>18</v>
+      </c>
+      <c r="E40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>170</v>
+      </c>
+      <c r="D41" t="s">
+        <v>171</v>
+      </c>
+      <c r="E41" t="s">
+        <v>172</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H41" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>175</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>176</v>
+      </c>
+      <c r="E42" t="s">
+        <v>177</v>
+      </c>
+      <c r="F42" t="s">
+        <v>122</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H42" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>180</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" t="s">
+        <v>176</v>
+      </c>
+      <c r="E43" t="s">
+        <v>177</v>
+      </c>
+      <c r="F43" t="s">
+        <v>122</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H43" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" t="s">
+        <v>176</v>
+      </c>
+      <c r="E44" t="s">
+        <v>177</v>
+      </c>
+      <c r="F44" t="s">
+        <v>122</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H44" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>186</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" t="s">
+        <v>176</v>
+      </c>
+      <c r="E45" t="s">
+        <v>177</v>
+      </c>
+      <c r="F45" t="s">
+        <v>122</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H45" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>188</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>50</v>
+      </c>
+      <c r="D46" t="s">
+        <v>176</v>
+      </c>
+      <c r="E46" t="s">
+        <v>177</v>
+      </c>
+      <c r="F46" t="s">
+        <v>122</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H46" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>191</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>113</v>
+      </c>
+      <c r="D47" t="s">
+        <v>176</v>
+      </c>
+      <c r="E47" t="s">
+        <v>177</v>
+      </c>
+      <c r="F47" t="s">
+        <v>192</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>194</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>170</v>
+      </c>
+      <c r="D48" t="s">
+        <v>176</v>
+      </c>
+      <c r="E48" t="s">
+        <v>177</v>
+      </c>
+      <c r="F48" t="s">
+        <v>192</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>134</v>
+      </c>
+      <c r="D49" t="s">
+        <v>176</v>
+      </c>
+      <c r="E49" t="s">
+        <v>177</v>
+      </c>
+      <c r="F49" t="s">
+        <v>122</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>198</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>138</v>
+      </c>
+      <c r="D50" t="s">
+        <v>176</v>
+      </c>
+      <c r="E50" t="s">
+        <v>177</v>
+      </c>
+      <c r="F50" t="s">
+        <v>122</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>200</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>142</v>
+      </c>
+      <c r="D51" t="s">
+        <v>176</v>
+      </c>
+      <c r="E51" t="s">
+        <v>177</v>
+      </c>
+      <c r="F51" t="s">
+        <v>122</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>202</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" t="s">
+        <v>176</v>
+      </c>
+      <c r="E52" t="s">
+        <v>177</v>
+      </c>
+      <c r="F52" t="s">
+        <v>122</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>204</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>150</v>
+      </c>
+      <c r="D53" t="s">
+        <v>176</v>
+      </c>
+      <c r="E53" t="s">
+        <v>177</v>
+      </c>
+      <c r="F53" t="s">
+        <v>122</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>154</v>
+      </c>
+      <c r="D54" t="s">
+        <v>176</v>
+      </c>
+      <c r="E54" t="s">
+        <v>177</v>
+      </c>
+      <c r="F54" t="s">
+        <v>122</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>208</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>158</v>
+      </c>
+      <c r="D55" t="s">
+        <v>176</v>
+      </c>
+      <c r="E55" t="s">
+        <v>177</v>
+      </c>
+      <c r="F55" t="s">
+        <v>122</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>210</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>162</v>
+      </c>
+      <c r="D56" t="s">
+        <v>176</v>
+      </c>
+      <c r="E56" t="s">
+        <v>177</v>
+      </c>
+      <c r="F56" t="s">
+        <v>122</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>212</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>166</v>
+      </c>
+      <c r="D57" t="s">
+        <v>176</v>
+      </c>
+      <c r="E57" t="s">
+        <v>177</v>
+      </c>
+      <c r="F57" t="s">
+        <v>122</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H57" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>214</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>215</v>
+      </c>
+      <c r="D58" t="s">
+        <v>176</v>
+      </c>
+      <c r="E58" t="s">
+        <v>177</v>
+      </c>
+      <c r="F58" t="s">
+        <v>122</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H58" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>217</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>218</v>
+      </c>
+      <c r="D59" t="s">
+        <v>176</v>
+      </c>
+      <c r="E59" t="s">
+        <v>177</v>
+      </c>
+      <c r="F59" t="s">
+        <v>122</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>220</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>221</v>
+      </c>
+      <c r="D60" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" t="s">
+        <v>177</v>
+      </c>
+      <c r="F60" t="s">
+        <v>122</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>223</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>17</v>
+      </c>
+      <c r="D61" t="s">
+        <v>224</v>
+      </c>
+      <c r="E61" t="s">
+        <v>225</v>
+      </c>
+      <c r="F61" t="s">
+        <v>226</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H61" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>229</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" t="s">
+        <v>224</v>
+      </c>
+      <c r="E62" t="s">
+        <v>225</v>
+      </c>
+      <c r="F62" t="s">
+        <v>226</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H62" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>232</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>26</v>
+      </c>
+      <c r="D63" t="s">
+        <v>224</v>
+      </c>
+      <c r="E63" t="s">
+        <v>225</v>
+      </c>
+      <c r="F63" t="s">
+        <v>233</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H63" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>236</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>38</v>
+      </c>
+      <c r="D64" t="s">
+        <v>224</v>
+      </c>
+      <c r="E64" t="s">
+        <v>225</v>
+      </c>
+      <c r="F64" t="s">
+        <v>233</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H64" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>239</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>42</v>
+      </c>
+      <c r="D65" t="s">
+        <v>224</v>
+      </c>
+      <c r="E65" t="s">
+        <v>225</v>
+      </c>
+      <c r="F65" t="s">
+        <v>226</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H65" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>242</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>46</v>
+      </c>
+      <c r="D66" t="s">
+        <v>224</v>
+      </c>
+      <c r="E66" t="s">
+        <v>225</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H66" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>245</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D67" t="s">
+        <v>246</v>
+      </c>
+      <c r="E67" t="s">
+        <v>247</v>
+      </c>
+      <c r="F67" t="s">
+        <v>248</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H67" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>251</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>30</v>
+      </c>
+      <c r="D68" t="s">
+        <v>246</v>
+      </c>
+      <c r="E68" t="s">
+        <v>247</v>
+      </c>
+      <c r="F68" t="s">
+        <v>248</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H68" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>254</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>255</v>
+      </c>
+      <c r="E69" t="s">
+        <v>256</v>
+      </c>
+      <c r="F69" t="s">
+        <v>257</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H69" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>260</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>26</v>
+      </c>
+      <c r="D70" t="s">
+        <v>255</v>
+      </c>
+      <c r="E70" t="s">
+        <v>256</v>
+      </c>
+      <c r="F70" t="s">
+        <v>257</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H70" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>263</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" t="s">
+        <v>264</v>
+      </c>
+      <c r="E71" t="s">
+        <v>265</v>
+      </c>
+      <c r="F71" t="s">
+        <v>248</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H71" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>268</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>30</v>
+      </c>
+      <c r="D72" t="s">
+        <v>264</v>
+      </c>
+      <c r="E72" t="s">
+        <v>265</v>
+      </c>
+      <c r="F72" t="s">
+        <v>248</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H72" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>270</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>38</v>
+      </c>
+      <c r="D73" t="s">
+        <v>264</v>
+      </c>
+      <c r="E73" t="s">
+        <v>265</v>
+      </c>
+      <c r="F73" t="s">
+        <v>248</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H73" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>273</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>42</v>
+      </c>
+      <c r="D74" t="s">
+        <v>264</v>
+      </c>
+      <c r="E74" t="s">
+        <v>265</v>
+      </c>
+      <c r="F74" t="s">
+        <v>248</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H74" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>276</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>46</v>
+      </c>
+      <c r="D75" t="s">
+        <v>264</v>
+      </c>
+      <c r="E75" t="s">
+        <v>265</v>
+      </c>
+      <c r="F75" t="s">
+        <v>248</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H75" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>279</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D76" t="s">
+        <v>280</v>
+      </c>
+      <c r="E76" t="s">
+        <v>281</v>
+      </c>
+      <c r="F76" t="s">
+        <v>282</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H76" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>285</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>30</v>
+      </c>
+      <c r="D77" t="s">
+        <v>280</v>
+      </c>
+      <c r="E77" t="s">
+        <v>281</v>
+      </c>
+      <c r="F77" t="s">
+        <v>282</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H77" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>288</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>34</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="D78" t="s">
+        <v>280</v>
+      </c>
+      <c r="E78" t="s">
+        <v>281</v>
+      </c>
+      <c r="F78" t="s">
+        <v>282</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H78" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>291</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>38</v>
+      </c>
+      <c r="D79" t="s">
+        <v>280</v>
+      </c>
+      <c r="E79" t="s">
+        <v>281</v>
+      </c>
+      <c r="F79" t="s">
+        <v>282</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H79" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>294</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>42</v>
+      </c>
+      <c r="D80" t="s">
+        <v>280</v>
+      </c>
+      <c r="E80" t="s">
+        <v>281</v>
+      </c>
+      <c r="F80" t="s">
+        <v>282</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H80" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>297</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>50</v>
+      </c>
+      <c r="D81" t="s">
+        <v>280</v>
+      </c>
+      <c r="E81" t="s">
+        <v>281</v>
+      </c>
+      <c r="F81" t="s">
+        <v>282</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H81" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>300</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>30</v>
+      </c>
+      <c r="D82" t="s">
+        <v>224</v>
+      </c>
+      <c r="E82" t="s">
+        <v>301</v>
+      </c>
+      <c r="F82" t="s">
+        <v>226</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H82" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>304</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D83" t="s">
+        <v>224</v>
+      </c>
+      <c r="E83" t="s">
+        <v>301</v>
+      </c>
+      <c r="F83" t="s">
+        <v>226</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H83" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>307</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84" t="s">
+        <v>224</v>
+      </c>
+      <c r="E84" t="s">
+        <v>301</v>
+      </c>
+      <c r="F84" t="s">
+        <v>226</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H84" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>310</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85" t="s">
+        <v>224</v>
+      </c>
+      <c r="E85" t="s">
+        <v>301</v>
+      </c>
+      <c r="F85" t="s">
+        <v>226</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H85" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>313</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>46</v>
+      </c>
+      <c r="D86" t="s">
+        <v>224</v>
+      </c>
+      <c r="E86" t="s">
+        <v>301</v>
+      </c>
+      <c r="F86" t="s">
+        <v>226</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H86" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>316</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>224</v>
+      </c>
+      <c r="E87" t="s">
+        <v>317</v>
+      </c>
+      <c r="F87" t="s">
+        <v>318</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H87" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>321</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>224</v>
+      </c>
+      <c r="E88" t="s">
+        <v>317</v>
+      </c>
+      <c r="F88" t="s">
+        <v>318</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H88" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>324</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>224</v>
+      </c>
+      <c r="E89" t="s">
+        <v>325</v>
+      </c>
+      <c r="F89" t="s">
+        <v>233</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="H89" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>328</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>10</v>
+      </c>
+      <c r="D90" t="s">
+        <v>224</v>
+      </c>
+      <c r="E90" t="s">
+        <v>325</v>
+      </c>
+      <c r="F90" t="s">
+        <v>233</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H90" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>26</v>
+      </c>
+      <c r="D91" t="s">
+        <v>224</v>
+      </c>
+      <c r="E91" t="s">
+        <v>325</v>
+      </c>
+      <c r="F91" t="s">
+        <v>233</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="H33" t="s">
-        <v>133</v>
+      <c r="H91" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>333</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>30</v>
+      </c>
+      <c r="D92" t="s">
+        <v>224</v>
+      </c>
+      <c r="E92" t="s">
+        <v>325</v>
+      </c>
+      <c r="F92" t="s">
+        <v>233</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H92" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>336</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>34</v>
+      </c>
+      <c r="D93" t="s">
+        <v>224</v>
+      </c>
+      <c r="E93" t="s">
+        <v>325</v>
+      </c>
+      <c r="F93" t="s">
+        <v>233</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H93" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>338</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" t="s">
+        <v>224</v>
+      </c>
+      <c r="E94" t="s">
+        <v>325</v>
+      </c>
+      <c r="F94" t="s">
+        <v>233</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H94" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>340</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>42</v>
+      </c>
+      <c r="D95" t="s">
+        <v>224</v>
+      </c>
+      <c r="E95" t="s">
+        <v>325</v>
+      </c>
+      <c r="F95" t="s">
+        <v>233</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H95" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>343</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>46</v>
+      </c>
+      <c r="D96" t="s">
+        <v>224</v>
+      </c>
+      <c r="E96" t="s">
+        <v>325</v>
+      </c>
+      <c r="F96" t="s">
+        <v>233</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H96" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>345</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>50</v>
+      </c>
+      <c r="D97" t="s">
+        <v>224</v>
+      </c>
+      <c r="E97" t="s">
+        <v>325</v>
+      </c>
+      <c r="F97" t="s">
+        <v>233</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H97" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>347</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>54</v>
+      </c>
+      <c r="D98" t="s">
+        <v>224</v>
+      </c>
+      <c r="E98" t="s">
+        <v>325</v>
+      </c>
+      <c r="F98" t="s">
+        <v>233</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H98" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>349</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>66</v>
+      </c>
+      <c r="D99" t="s">
+        <v>224</v>
+      </c>
+      <c r="E99" t="s">
+        <v>325</v>
+      </c>
+      <c r="F99" t="s">
+        <v>233</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H99" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>352</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>42</v>
+      </c>
+      <c r="D100" t="s">
+        <v>353</v>
+      </c>
+      <c r="E100" t="s">
+        <v>354</v>
+      </c>
+      <c r="F100" t="s">
+        <v>233</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H100" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>356</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>17</v>
+      </c>
+      <c r="D101" t="s">
+        <v>224</v>
+      </c>
+      <c r="E101" t="s">
+        <v>357</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H101" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>360</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>224</v>
+      </c>
+      <c r="E102" t="s">
+        <v>357</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H102" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>363</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>26</v>
+      </c>
+      <c r="D103" t="s">
+        <v>224</v>
+      </c>
+      <c r="E103" t="s">
+        <v>357</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H103" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>366</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>30</v>
+      </c>
+      <c r="D104" t="s">
+        <v>224</v>
+      </c>
+      <c r="E104" t="s">
+        <v>357</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H104" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>369</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>370</v>
+      </c>
+      <c r="E105" t="s">
+        <v>371</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H105" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>374</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>370</v>
+      </c>
+      <c r="E106" t="s">
+        <v>371</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H106" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>376</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>26</v>
+      </c>
+      <c r="D107" t="s">
+        <v>370</v>
+      </c>
+      <c r="E107" t="s">
+        <v>371</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H107" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>379</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
+      <c r="D108" t="s">
+        <v>380</v>
+      </c>
+      <c r="E108" t="s">
+        <v>381</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H108" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>384</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>380</v>
+      </c>
+      <c r="E109" t="s">
+        <v>381</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H109" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>387</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>17</v>
+      </c>
+      <c r="D110" t="s">
+        <v>388</v>
+      </c>
+      <c r="E110" t="s">
+        <v>389</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H110" t="s">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>